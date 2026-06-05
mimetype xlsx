--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9487fdcf024460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e2071847a8b4b1cb89cc622f30ba55b.psmdcp" Id="R8412a0d860034e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae709c5fe7fb46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3675c2a1a0ce48e694dfb3515f041174.psmdcp" Id="Rbc0f29c084734a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>