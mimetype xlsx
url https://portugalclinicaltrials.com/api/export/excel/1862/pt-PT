--- v1 (2026-06-05)
+++ v2 (2026-06-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae709c5fe7fb46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3675c2a1a0ce48e694dfb3515f041174.psmdcp" Id="Rbc0f29c084734a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04067cc4123c4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f60163791bd408dbc5eadd41a94a8f6.psmdcp" Id="R2e54c16879bb4cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>