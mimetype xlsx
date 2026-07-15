--- v2 (2026-06-25)
+++ v3 (2026-07-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04067cc4123c4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f60163791bd408dbc5eadd41a94a8f6.psmdcp" Id="R2e54c16879bb4cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bdcbc698654782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c466a89e68848719d1664c482971f2c.psmdcp" Id="R1e85cdecb42e47ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>