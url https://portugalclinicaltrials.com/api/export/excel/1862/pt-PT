--- v3 (2026-07-15)
+++ v4 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bdcbc698654782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c466a89e68848719d1664c482971f2c.psmdcp" Id="R1e85cdecb42e47ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc390c569d2640dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce9b03628676482ea14a0891179f7940.psmdcp" Id="Rb020c73b3ea5405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>