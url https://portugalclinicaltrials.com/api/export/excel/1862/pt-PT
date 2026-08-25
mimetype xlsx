--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc390c569d2640dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce9b03628676482ea14a0891179f7940.psmdcp" Id="Rb020c73b3ea5405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd335cd3c584221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a74dcf6af8ad4e7bbe232cf012dd645e.psmdcp" Id="Rce590020a3b14a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>