--- v5 (2026-08-25)
+++ v6 (2026-10-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd335cd3c584221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a74dcf6af8ad4e7bbe232cf012dd645e.psmdcp" Id="Rce590020a3b14a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15cce2baa8f4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bb5dcb2366441d09e592b75f8932c59.psmdcp" Id="Rf30cfbd9a013439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>