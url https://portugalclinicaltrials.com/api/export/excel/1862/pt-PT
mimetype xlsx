--- v6 (2026-10-03)
+++ v7 (2026-10-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15cce2baa8f4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bb5dcb2366441d09e592b75f8932c59.psmdcp" Id="Rf30cfbd9a013439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra582a200ec5443e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9814f2e5bf604790936881bbfc9ad656.psmdcp" Id="R2b091b3b5134462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>