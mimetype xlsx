--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d46ccecc044498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e794b93fa424c5f8db94aa2b090b399.psmdcp" Id="Rc2be3400e9e747e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da553d77eff4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/917e89f199e747fe8a5e012f394377c4.psmdcp" Id="R93e25cf7639949d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>