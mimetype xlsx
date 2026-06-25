--- v1 (2026-06-05)
+++ v2 (2026-06-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da553d77eff4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/917e89f199e747fe8a5e012f394377c4.psmdcp" Id="R93e25cf7639949d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6147ccd953264b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3438de6540244006b6ce2c41ed0ab821.psmdcp" Id="Rc6ae85ae45914a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>