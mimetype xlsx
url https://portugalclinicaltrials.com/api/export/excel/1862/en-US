--- v2 (2026-06-25)
+++ v3 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6147ccd953264b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3438de6540244006b6ce2c41ed0ab821.psmdcp" Id="Rc6ae85ae45914a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f259eda02fa41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81ae162f46af417c9f5f0646f4c68cb3.psmdcp" Id="Ra5d7bb10679f440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>