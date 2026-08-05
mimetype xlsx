--- v3 (2026-07-16)
+++ v4 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f259eda02fa41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81ae162f46af417c9f5f0646f4c68cb3.psmdcp" Id="Ra5d7bb10679f440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref61691504ad4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef976d6f2a9240c889d9cb52fb4337c6.psmdcp" Id="Rbd4f135ebb734d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>