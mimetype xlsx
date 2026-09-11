--- v4 (2026-08-05)
+++ v5 (2026-09-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref61691504ad4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef976d6f2a9240c889d9cb52fb4337c6.psmdcp" Id="Rbd4f135ebb734d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18a7bd05b2046fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a57cec66d8f49008aadf141c1228a5a.psmdcp" Id="R1d42be7c815c44c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>