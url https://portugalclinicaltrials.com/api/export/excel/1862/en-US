--- v5 (2026-09-11)
+++ v6 (2026-10-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18a7bd05b2046fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a57cec66d8f49008aadf141c1228a5a.psmdcp" Id="R1d42be7c815c44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e5e70542dd4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca97396399f84b04acf743e1f2cea7cd.psmdcp" Id="R8ebd69f6fb40449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>