--- v6 (2026-10-03)
+++ v7 (2026-10-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e5e70542dd4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca97396399f84b04acf743e1f2cea7cd.psmdcp" Id="R8ebd69f6fb40449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b10e725f4144d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be9ff45490b498a803a04149b10d997.psmdcp" Id="R6d467197d29945de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>