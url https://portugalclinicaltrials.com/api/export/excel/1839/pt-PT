--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeff91d5a1a0431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d87eb431b93b4a2591fc15e392c9bdf4.psmdcp" Id="Raebcdbc3068e49c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791eb233744d4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/778070130aa84b0eb74ab2f18d9ac34c.psmdcp" Id="R0705c6c770414023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>