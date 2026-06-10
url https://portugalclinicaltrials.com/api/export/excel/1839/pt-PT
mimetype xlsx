--- v1 (2026-06-10)
+++ v2 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791eb233744d4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/778070130aa84b0eb74ab2f18d9ac34c.psmdcp" Id="R0705c6c770414023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2a063d8192428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a98d920ea594b12a41b37b3cbd9c750.psmdcp" Id="R2155f997901443a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>