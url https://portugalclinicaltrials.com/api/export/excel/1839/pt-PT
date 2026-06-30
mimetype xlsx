--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2a063d8192428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a98d920ea594b12a41b37b3cbd9c750.psmdcp" Id="R2155f997901443a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4724f60dcca044e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64f0f3a81b874a5381ac23f263ff2632.psmdcp" Id="R342923d3c5754c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>