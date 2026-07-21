--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4724f60dcca044e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64f0f3a81b874a5381ac23f263ff2632.psmdcp" Id="R342923d3c5754c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f10fe2c968748a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a1d63b260a7430189e8eb8e0efc85a6.psmdcp" Id="R48c26cd95049463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>