--- v4 (2026-07-21)
+++ v5 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f10fe2c968748a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a1d63b260a7430189e8eb8e0efc85a6.psmdcp" Id="R48c26cd95049463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0481f3771964193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/843d06ab728546f984b2dc097c481a9f.psmdcp" Id="R996f2af892ce4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>