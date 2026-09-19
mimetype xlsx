--- v5 (2026-08-29)
+++ v6 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0481f3771964193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/843d06ab728546f984b2dc097c481a9f.psmdcp" Id="R996f2af892ce4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1194b9093b4c4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07749ec3fe22450c9b4269facfcef349.psmdcp" Id="R8acb25d451cd49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>