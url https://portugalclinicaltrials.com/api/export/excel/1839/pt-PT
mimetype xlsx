--- v6 (2026-09-19)
+++ v7 (2026-10-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1194b9093b4c4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07749ec3fe22450c9b4269facfcef349.psmdcp" Id="R8acb25d451cd49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb62a3e65a974549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00bc0440ff614e70ba538308b3c79f3c.psmdcp" Id="Re8d7ae7c528a44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>