--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fe862253804536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fe4a457f65d452cb859f89aa1ce6eda.psmdcp" Id="R06f35628836341cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247a660ae76444f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4d184f008f4255a382225491dc0faf.psmdcp" Id="R60d4e757d9e24121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>