--- v1 (2026-06-10)
+++ v2 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247a660ae76444f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4d184f008f4255a382225491dc0faf.psmdcp" Id="R60d4e757d9e24121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6afcbb11f3b4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe84fa2370124f6eb8908fbed3f8d809.psmdcp" Id="R41d28c371f2e41bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>