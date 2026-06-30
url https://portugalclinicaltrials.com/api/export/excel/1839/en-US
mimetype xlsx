--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6afcbb11f3b4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe84fa2370124f6eb8908fbed3f8d809.psmdcp" Id="R41d28c371f2e41bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbda79a20a54416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a95fd22ae7d419eb0ea907c85a12cfa.psmdcp" Id="Rabd90d3d4c6447b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>