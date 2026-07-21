--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbda79a20a54416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a95fd22ae7d419eb0ea907c85a12cfa.psmdcp" Id="Rabd90d3d4c6447b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578d1a06755049d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db81679e2b2649dc852078fa6149c87c.psmdcp" Id="Rc9c876c4526941ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>