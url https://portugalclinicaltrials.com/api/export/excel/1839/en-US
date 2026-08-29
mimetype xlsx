--- v4 (2026-07-21)
+++ v5 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578d1a06755049d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db81679e2b2649dc852078fa6149c87c.psmdcp" Id="Rc9c876c4526941ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb982d56882654926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/164dc7a04b4b49ff97bbb9f96d7b9102.psmdcp" Id="Rede963a0debb48f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>