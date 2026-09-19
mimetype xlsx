--- v5 (2026-08-29)
+++ v6 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb982d56882654926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/164dc7a04b4b49ff97bbb9f96d7b9102.psmdcp" Id="Rede963a0debb48f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42b7adb2feb4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f40e8070a68487cb0809b5a72edf229.psmdcp" Id="Rd6eade9f11ee4ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>