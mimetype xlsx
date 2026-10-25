--- v6 (2026-09-19)
+++ v7 (2026-10-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42b7adb2feb4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f40e8070a68487cb0809b5a72edf229.psmdcp" Id="Rd6eade9f11ee4ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8080e4456d794adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4330427b8b94ad2b2ffea46da7102af.psmdcp" Id="Rf5e133c5ffbc480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>