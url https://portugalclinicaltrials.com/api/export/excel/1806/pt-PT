--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81591db30b34c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73a9d05a366343da92165eeecb6734af.psmdcp" Id="Rfb1d6e2e91074af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fd7edccd9e4e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/818de307e9c64dd1a376c3e36451f848.psmdcp" Id="R190afbccb963453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2023" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>