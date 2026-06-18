--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fd7edccd9e4e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/818de307e9c64dd1a376c3e36451f848.psmdcp" Id="R190afbccb963453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee16c36bae14982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5450ce02b2fc41cfaade0dfd37500a13.psmdcp" Id="Ra913b78a93ab445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2023" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>