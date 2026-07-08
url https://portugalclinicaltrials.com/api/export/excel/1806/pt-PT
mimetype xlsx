--- v2 (2026-06-18)
+++ v3 (2026-07-08)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee16c36bae14982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5450ce02b2fc41cfaade0dfd37500a13.psmdcp" Id="Ra913b78a93ab445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e44c1c3cc344140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/580887d2c26e41989e907adb7443a676.psmdcp" Id="Ra184c66ec01d4c68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2023" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>