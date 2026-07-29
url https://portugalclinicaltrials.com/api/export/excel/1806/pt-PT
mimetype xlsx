--- v3 (2026-07-08)
+++ v4 (2026-07-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e44c1c3cc344140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/580887d2c26e41989e907adb7443a676.psmdcp" Id="Ra184c66ec01d4c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf55d7944924421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/624db3fef1fc44c4a7d1ef8a8d48bc8c.psmdcp" Id="Re5310a023a8141af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2023" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>