--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf55d7944924421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/624db3fef1fc44c4a7d1ef8a8d48bc8c.psmdcp" Id="Re5310a023a8141af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61bebbb94944ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6812bfc1c9254526a1537cd598386f2c.psmdcp" Id="R6d7640e861d94780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2023" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>