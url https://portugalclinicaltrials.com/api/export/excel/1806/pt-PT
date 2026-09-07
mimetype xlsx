--- v5 (2026-08-18)
+++ v6 (2026-09-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61bebbb94944ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6812bfc1c9254526a1537cd598386f2c.psmdcp" Id="R6d7640e861d94780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d90ec0eee2042af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b855f169e4d4d4cb0d5700d1da3bce1.psmdcp" Id="R17737e1e42c34081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2023" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>