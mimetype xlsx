--- v6 (2026-09-07)
+++ v7 (2026-10-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d90ec0eee2042af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b855f169e4d4d4cb0d5700d1da3bce1.psmdcp" Id="R17737e1e42c34081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3113df9ad59147e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/045102a759f64b9ca129bf3c8502634d.psmdcp" Id="R2d7e5a1606934a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2023" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>