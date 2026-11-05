--- v7 (2026-10-16)
+++ v8 (2026-11-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3113df9ad59147e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/045102a759f64b9ca129bf3c8502634d.psmdcp" Id="R2d7e5a1606934a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4418d2d7a0f74324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e360a4636e504a3492d6217f0073f62e.psmdcp" Id="Rbbdc21d8df164614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2022" sheetId="2" r:id="rId2"/>
     <x:sheet name="2021" sheetId="5" r:id="rId5"/>
     <x:sheet name="2020" sheetId="7" r:id="rId7"/>
     <x:sheet name="2023" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>