--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bf30f6462946f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e76134dbca54ed2a1b6e812e8adc867.psmdcp" Id="R56588f67e0bb4c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d474302e5c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/513789e8bc4446ffb14d0641707d49eb.psmdcp" Id="R5b9fc6a87fdd44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>