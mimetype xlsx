--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d474302e5c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/513789e8bc4446ffb14d0641707d49eb.psmdcp" Id="R5b9fc6a87fdd44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b13c789450d41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07e6401117d649f682981e5628c182af.psmdcp" Id="R1898defbe03745b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>