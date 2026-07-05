--- v2 (2026-06-15)
+++ v3 (2026-07-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b13c789450d41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07e6401117d649f682981e5628c182af.psmdcp" Id="R1898defbe03745b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9091a89b774c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1df0a522c42740b9905b53690efcf3ef.psmdcp" Id="Ra86f335539be45d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>