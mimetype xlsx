--- v3 (2026-07-05)
+++ v4 (2026-07-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9091a89b774c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1df0a522c42740b9905b53690efcf3ef.psmdcp" Id="Ra86f335539be45d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aa98ec8d64048b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7366e68f9ca64c2d8c4b0123b9718e7c.psmdcp" Id="R9456a5c7eccf4336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>