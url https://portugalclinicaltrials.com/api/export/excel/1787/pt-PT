--- v4 (2026-07-25)
+++ v5 (2026-08-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aa98ec8d64048b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7366e68f9ca64c2d8c4b0123b9718e7c.psmdcp" Id="R9456a5c7eccf4336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebe61d7715f4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bde44a34c9f4ec2bf419e9f4756f978.psmdcp" Id="Rbffb4f25815a4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>