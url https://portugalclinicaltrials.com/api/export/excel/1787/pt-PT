--- v5 (2026-08-14)
+++ v6 (2026-09-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebe61d7715f4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bde44a34c9f4ec2bf419e9f4756f978.psmdcp" Id="Rbffb4f25815a4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae940ab11d1446d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6331a898306543c7a6b5feb9826140c4.psmdcp" Id="Rab0af052c1ea499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>