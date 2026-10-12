--- v6 (2026-09-04)
+++ v7 (2026-10-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae940ab11d1446d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6331a898306543c7a6b5feb9826140c4.psmdcp" Id="Rab0af052c1ea499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3475d64af9794fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ce3f8d4a1844abcbc911fae3c91c0b7.psmdcp" Id="Redb8fa71d33c42eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>