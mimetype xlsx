--- v7 (2026-10-12)
+++ v8 (2026-11-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3475d64af9794fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ce3f8d4a1844abcbc911fae3c91c0b7.psmdcp" Id="Redb8fa71d33c42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa9d8defa1446a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c334c250c074387bcdf01a3633166fa.psmdcp" Id="R176287c724984d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>