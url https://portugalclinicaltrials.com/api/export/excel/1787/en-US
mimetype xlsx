--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e845a0980b4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a437ae64fca48369560c5b021aa8db4.psmdcp" Id="R84e307c517c34ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6472e689232f42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c872cfef2bf34b7c92202d0ccb9370d3.psmdcp" Id="Ra1a6f1f950774c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>