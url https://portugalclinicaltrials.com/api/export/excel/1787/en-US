--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6472e689232f42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c872cfef2bf34b7c92202d0ccb9370d3.psmdcp" Id="Ra1a6f1f950774c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8caea172f304e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/833f19b30b9245378c3fb3b6869ea59f.psmdcp" Id="Rbdba21aadea14870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>