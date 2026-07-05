--- v2 (2026-06-15)
+++ v3 (2026-07-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8caea172f304e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/833f19b30b9245378c3fb3b6869ea59f.psmdcp" Id="Rbdba21aadea14870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e6712b8dfe4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1867ad17b637428eaf9c72d4438b03b5.psmdcp" Id="R7a41963818f446ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>