--- v3 (2026-07-05)
+++ v4 (2026-07-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e6712b8dfe4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1867ad17b637428eaf9c72d4438b03b5.psmdcp" Id="R7a41963818f446ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f66bca6cccd4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1be6c55a0764e79b594a433e7b6a3ec.psmdcp" Id="Re92032d294644362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>