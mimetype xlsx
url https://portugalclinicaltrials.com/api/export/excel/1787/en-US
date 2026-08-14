--- v4 (2026-07-25)
+++ v5 (2026-08-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f66bca6cccd4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1be6c55a0764e79b594a433e7b6a3ec.psmdcp" Id="Re92032d294644362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38752ad7fca4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/238459eafb9d4847b26b4be2ac91de91.psmdcp" Id="Ra13d20c7e4424976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>