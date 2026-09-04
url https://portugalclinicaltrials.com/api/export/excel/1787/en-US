--- v5 (2026-08-14)
+++ v6 (2026-09-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38752ad7fca4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/238459eafb9d4847b26b4be2ac91de91.psmdcp" Id="Ra13d20c7e4424976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2a7d4ee64c4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6bc20f4ae914676bfa89da4e306c9c6.psmdcp" Id="R481f8626031d453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>