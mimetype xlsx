--- v6 (2026-09-04)
+++ v7 (2026-10-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2a7d4ee64c4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6bc20f4ae914676bfa89da4e306c9c6.psmdcp" Id="R481f8626031d453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc187cda6c1794015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9978d0778b46499795463a3257e49ae3.psmdcp" Id="R3831fc0637514a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>