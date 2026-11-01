--- v7 (2026-10-12)
+++ v8 (2026-11-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc187cda6c1794015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9978d0778b46499795463a3257e49ae3.psmdcp" Id="R3831fc0637514a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae96f645ce0a46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97c91ab7dcb6458c8a32c09a4901eed2.psmdcp" Id="Rd52fa4d8449c4601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>