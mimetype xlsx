--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6ea7030a674886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/432237f59e3f4c97951e27b5c8a2271b.psmdcp" Id="R4d93ab07539f4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba571de2ec92476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/661af3cc89b64f27b01c576586696a4a.psmdcp" Id="Raa39199e95cc418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>