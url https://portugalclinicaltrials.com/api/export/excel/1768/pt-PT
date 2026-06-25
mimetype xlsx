--- v1 (2026-06-05)
+++ v2 (2026-06-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba571de2ec92476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/661af3cc89b64f27b01c576586696a4a.psmdcp" Id="Raa39199e95cc418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ed386c5f114fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d677c0e950a40f3ae41399815b9c5ee.psmdcp" Id="Rb04ba5d31ffa405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>