--- v2 (2026-06-25)
+++ v3 (2026-07-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ed386c5f114fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d677c0e950a40f3ae41399815b9c5ee.psmdcp" Id="Rb04ba5d31ffa405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ddaf1fabce4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81b959bd92d24c00bb5a83511dd8fe61.psmdcp" Id="R9312a5a8f27a4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>