--- v3 (2026-07-15)
+++ v4 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ddaf1fabce4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81b959bd92d24c00bb5a83511dd8fe61.psmdcp" Id="R9312a5a8f27a4c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d0a71653984ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dbd8f90b1f841cf99693815cdac7f5c.psmdcp" Id="R9ea857c564f24919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>