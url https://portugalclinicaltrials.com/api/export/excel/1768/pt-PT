--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d0a71653984ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dbd8f90b1f841cf99693815cdac7f5c.psmdcp" Id="R9ea857c564f24919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf18a6c3d8a450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7ee94f63f2c45c69dce3514220803e5.psmdcp" Id="Refe4fdec4a4a44f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>