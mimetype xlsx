--- v5 (2026-08-25)
+++ v6 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf18a6c3d8a450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7ee94f63f2c45c69dce3514220803e5.psmdcp" Id="Refe4fdec4a4a44f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ca0809bbd54b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d698a72d32043c8b687f24d5975a1bc.psmdcp" Id="R6ffe81f4664b494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>