--- v6 (2026-09-14)
+++ v7 (2026-10-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ca0809bbd54b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d698a72d32043c8b687f24d5975a1bc.psmdcp" Id="R6ffe81f4664b494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R049ae8d6530b43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e0477236d8946a482f9c90aec85abf5.psmdcp" Id="Re9ceb4d5eae94963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>