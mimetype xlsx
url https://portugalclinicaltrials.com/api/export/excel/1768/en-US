--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d742582392d4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d2c1ccde07a424dbb0809be6a3b7d9f.psmdcp" Id="R372c0f21dd9148b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6454227bca4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9badc0d95c70401b98dac95b87282302.psmdcp" Id="R989f4ae305504ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clìnicos activos por tipo de estudo</x:t>
   </x:si>