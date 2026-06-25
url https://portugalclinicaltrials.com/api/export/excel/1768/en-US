--- v1 (2026-06-05)
+++ v2 (2026-06-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6454227bca4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9badc0d95c70401b98dac95b87282302.psmdcp" Id="R989f4ae305504ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d34889679604987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48972dfba8e549e5b20d2ee5994a21b6.psmdcp" Id="R24c937b1f9c24e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clìnicos activos por tipo de estudo</x:t>
   </x:si>