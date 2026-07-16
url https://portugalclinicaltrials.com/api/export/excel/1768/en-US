--- v2 (2026-06-25)
+++ v3 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d34889679604987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48972dfba8e549e5b20d2ee5994a21b6.psmdcp" Id="R24c937b1f9c24e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f537a0d29824747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d614cd326e6d4c0b91122090920c2a58.psmdcp" Id="R52d32ddf11004495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clìnicos activos por tipo de estudo</x:t>
   </x:si>