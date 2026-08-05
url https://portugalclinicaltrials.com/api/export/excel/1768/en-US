--- v3 (2026-07-16)
+++ v4 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f537a0d29824747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d614cd326e6d4c0b91122090920c2a58.psmdcp" Id="R52d32ddf11004495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3703d1570174532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed14c14748c34791a367117baa6f76a6.psmdcp" Id="Raebff44d517241ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clìnicos activos por tipo de estudo</x:t>
   </x:si>