--- v4 (2026-08-05)
+++ v5 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3703d1570174532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed14c14748c34791a367117baa6f76a6.psmdcp" Id="Raebff44d517241ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496176c7b7d64919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/557cda6ea9184bbeb3fd1fa67bf1458f.psmdcp" Id="R1f9904723cb44858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clìnicos activos por tipo de estudo</x:t>
   </x:si>