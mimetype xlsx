--- v5 (2026-09-14)
+++ v6 (2026-10-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496176c7b7d64919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/557cda6ea9184bbeb3fd1fa67bf1458f.psmdcp" Id="R1f9904723cb44858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a590f2f727a4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8871c2bf7a9445ac8dfe470ea6277e0a.psmdcp" Id="R2a8b04a77bbb4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clìnicos activos por tipo de estudo</x:t>
   </x:si>