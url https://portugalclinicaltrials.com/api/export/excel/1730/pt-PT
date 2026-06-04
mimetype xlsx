--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4007c637c604c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f22f7c40c0b4899bd8b197884c1eac3.psmdcp" Id="R6bb062cbd27a4f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf34a61a0004e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80224f00e02d433aa6dd8244cef1b9cf.psmdcp" Id="Rbfd6b919f0ac433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>