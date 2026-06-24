--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf34a61a0004e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80224f00e02d433aa6dd8244cef1b9cf.psmdcp" Id="Rbfd6b919f0ac433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135f7c9020494920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55f0021197e04d508d38a8b21c808c1c.psmdcp" Id="R121c0c19292a4d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>