--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135f7c9020494920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55f0021197e04d508d38a8b21c808c1c.psmdcp" Id="R121c0c19292a4d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59077640f9674b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/356de126fc274f56bbb20268c5417746.psmdcp" Id="R34cf797c9a6047aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>