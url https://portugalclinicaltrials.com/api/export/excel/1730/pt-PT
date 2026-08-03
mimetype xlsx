--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59077640f9674b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/356de126fc274f56bbb20268c5417746.psmdcp" Id="R34cf797c9a6047aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe26cde72ad4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b07653bc5c1840efb9064f508ee4ae8c.psmdcp" Id="R5801f26ac7e34f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>