--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe26cde72ad4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b07653bc5c1840efb9064f508ee4ae8c.psmdcp" Id="R5801f26ac7e34f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78100a597394e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdea7fa0ad584d508ca63f6120a6ddcc.psmdcp" Id="R91636e2d84ab480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>