--- v5 (2026-08-24)
+++ v6 (2026-10-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78100a597394e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdea7fa0ad584d508ca63f6120a6ddcc.psmdcp" Id="R91636e2d84ab480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad2d476df484060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0900f24e0a94fd4b5c81d253d5ec37c.psmdcp" Id="R918f6a7c75964b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>