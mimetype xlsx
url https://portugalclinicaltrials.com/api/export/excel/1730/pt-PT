--- v6 (2026-10-02)
+++ v7 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad2d476df484060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0900f24e0a94fd4b5c81d253d5ec37c.psmdcp" Id="R918f6a7c75964b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6dc294567bd46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d0531b3badc4bae8dbeeea6138f7694.psmdcp" Id="R947a6894caf74d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>