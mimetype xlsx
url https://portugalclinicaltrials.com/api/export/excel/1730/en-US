--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40788f888d9e4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44861607b5fc42cb904c0d8a6d1c9a7b.psmdcp" Id="Re586f4678ba34574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f7e734c154f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15eed90bbb04ea29501ad88042d9194.psmdcp" Id="R311d61e383f244cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>