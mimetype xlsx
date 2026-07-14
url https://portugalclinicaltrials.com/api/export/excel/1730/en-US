--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f7e734c154f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15eed90bbb04ea29501ad88042d9194.psmdcp" Id="R311d61e383f244cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8648fa49a64a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e27cc76cc714394a4c576d3e510aace.psmdcp" Id="Rdbd33fbd165f400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>