--- v2 (2026-07-14)
+++ v3 (2026-08-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8648fa49a64a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e27cc76cc714394a4c576d3e510aace.psmdcp" Id="Rdbd33fbd165f400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccadd7ee8e874160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1d83ca5f0424a27a7fe800cb9a66e4f.psmdcp" Id="R891ed334adaa41a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>