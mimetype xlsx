--- v3 (2026-08-03)
+++ v4 (2026-08-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccadd7ee8e874160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1d83ca5f0424a27a7fe800cb9a66e4f.psmdcp" Id="R891ed334adaa41a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re325b21e383546f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c177ac735b44a91be908f27d9c0d69d.psmdcp" Id="R0e484d5481344f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>