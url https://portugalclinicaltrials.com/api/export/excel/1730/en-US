--- v4 (2026-08-24)
+++ v5 (2026-10-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re325b21e383546f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c177ac735b44a91be908f27d9c0d69d.psmdcp" Id="R0e484d5481344f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24e07eb5f0442cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcf40a48c39b4be3bafe13a8b3330d39.psmdcp" Id="R3aa240ab6ed74a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>