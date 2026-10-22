--- v5 (2026-10-02)
+++ v6 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24e07eb5f0442cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcf40a48c39b4be3bafe13a8b3330d39.psmdcp" Id="R3aa240ab6ed74a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01f24c797c34d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ab7513b2aaf446a8cb6494aec1b91ab.psmdcp" Id="R23849f07f7ac456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>