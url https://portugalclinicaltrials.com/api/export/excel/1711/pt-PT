--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf75bbcd7eb4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2981b90964e42759c6a8c677398bdfb.psmdcp" Id="Rb261c9d4df184ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139408830c1f4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41c49fe9cd60455e82ab9f35fda0bfec.psmdcp" Id="R9af61d1152254bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>