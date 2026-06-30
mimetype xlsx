--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139408830c1f4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41c49fe9cd60455e82ab9f35fda0bfec.psmdcp" Id="R9af61d1152254bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2f2934c91b4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84d1298e705b4549b36b487fda351ad4.psmdcp" Id="R0b733c8ee87e4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>