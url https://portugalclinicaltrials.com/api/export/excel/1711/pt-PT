--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2f2934c91b4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84d1298e705b4549b36b487fda351ad4.psmdcp" Id="R0b733c8ee87e4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15c4e4fa6d44aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af238b29b36a4bccb46895f815c5c2b4.psmdcp" Id="Re6a9c127615347f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>