--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15c4e4fa6d44aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af238b29b36a4bccb46895f815c5c2b4.psmdcp" Id="Re6a9c127615347f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a96545b7b134b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e8eb2c2aeeb498784d687674fd2eb7c.psmdcp" Id="R987670068d104ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>