--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a96545b7b134b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e8eb2c2aeeb498784d687674fd2eb7c.psmdcp" Id="R987670068d104ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec2f8560c3b444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/157561cb0b3c42519abaa6938a294da3.psmdcp" Id="Rb714f716433448e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>