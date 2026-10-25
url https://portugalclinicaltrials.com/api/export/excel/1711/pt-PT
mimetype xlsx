--- v5 (2026-09-18)
+++ v6 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec2f8560c3b444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/157561cb0b3c42519abaa6938a294da3.psmdcp" Id="Rb714f716433448e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b0817473204d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3aa83504168043f290695b239c6273fb.psmdcp" Id="Rf92534c6b12d4240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>