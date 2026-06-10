--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96af600248b40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f141881a68574aeb9becdfce353f5f78.psmdcp" Id="R74dd5735f19f4385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffa8a984d324e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/446e4c65588c43ac90cf0410a37d7ccd.psmdcp" Id="R14b83fb8dba241f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>