--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffa8a984d324e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/446e4c65588c43ac90cf0410a37d7ccd.psmdcp" Id="R14b83fb8dba241f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568d4b68b82643d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d55166d18a741b68ecacd622b8a390e.psmdcp" Id="R816338031fdd4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>