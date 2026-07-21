--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568d4b68b82643d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d55166d18a741b68ecacd622b8a390e.psmdcp" Id="R816338031fdd4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0840e7f26b6e420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c6eb2f0bd77496a8d0bb0bc6ad4a825.psmdcp" Id="R261f149d4da546e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>