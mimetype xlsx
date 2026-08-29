--- v3 (2026-07-21)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0840e7f26b6e420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c6eb2f0bd77496a8d0bb0bc6ad4a825.psmdcp" Id="R261f149d4da546e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0738a2752b34ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f7cc8bc050e4250bc46307b94df5058.psmdcp" Id="R3319f157bcd64d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>