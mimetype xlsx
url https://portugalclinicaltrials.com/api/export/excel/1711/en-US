--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0738a2752b34ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f7cc8bc050e4250bc46307b94df5058.psmdcp" Id="R3319f157bcd64d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bd251b255d4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efbefa7ef3864b36bdc6e1f764858587.psmdcp" Id="Rabde78a553014aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>