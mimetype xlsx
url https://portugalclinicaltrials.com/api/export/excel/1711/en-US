--- v5 (2026-09-18)
+++ v6 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bd251b255d4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efbefa7ef3864b36bdc6e1f764858587.psmdcp" Id="Rabde78a553014aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3684852c7c14c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbc89623f2684157afb731e664259237.psmdcp" Id="Rbe79ed654f6f4381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>