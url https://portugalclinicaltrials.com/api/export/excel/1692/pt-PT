--- v0 (2026-06-05)
+++ v1 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b3e09600a94325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7bacc5ffb1541ae847a28df22c1deed.psmdcp" Id="R1751436fdd0a49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e839b5542c7410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dceb80b38c37400a8dd50d50fe750717.psmdcp" Id="R23afea0b002b4d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>