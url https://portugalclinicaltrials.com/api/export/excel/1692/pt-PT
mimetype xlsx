--- v1 (2026-06-25)
+++ v2 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e839b5542c7410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dceb80b38c37400a8dd50d50fe750717.psmdcp" Id="R23afea0b002b4d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ca4beeb7e540a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca5d278e53a440838924466d8764ffcc.psmdcp" Id="Rd812dfd81da7474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>