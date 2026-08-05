--- v2 (2026-07-15)
+++ v3 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ca4beeb7e540a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca5d278e53a440838924466d8764ffcc.psmdcp" Id="Rd812dfd81da7474e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dcd5ea633a45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da2ae5e4498e4c718a9b9166e8f2a016.psmdcp" Id="R55c37537986e4098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>