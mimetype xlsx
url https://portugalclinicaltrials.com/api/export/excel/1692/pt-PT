--- v3 (2026-08-05)
+++ v4 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dcd5ea633a45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da2ae5e4498e4c718a9b9166e8f2a016.psmdcp" Id="R55c37537986e4098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e4c27416fd4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5429eb95baa0400eb667aaa10bde2043.psmdcp" Id="Rd69307eff332472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>