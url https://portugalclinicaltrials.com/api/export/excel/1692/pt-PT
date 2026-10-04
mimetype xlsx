--- v4 (2026-09-09)
+++ v5 (2026-10-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e4c27416fd4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5429eb95baa0400eb667aaa10bde2043.psmdcp" Id="Rd69307eff332472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9542f456009406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d010b3bc0dc547c0a3cb236ef30abdde.psmdcp" Id="Rdfdb69f0836e4890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>