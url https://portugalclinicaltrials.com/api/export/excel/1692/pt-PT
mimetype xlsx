--- v5 (2026-10-04)
+++ v6 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9542f456009406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d010b3bc0dc547c0a3cb236ef30abdde.psmdcp" Id="Rdfdb69f0836e4890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891ce4c879ea4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63fc588fccb74b5b81a7204897da5923.psmdcp" Id="R58058b99574945cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>