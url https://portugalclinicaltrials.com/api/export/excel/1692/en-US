--- v0 (2026-05-19)
+++ v1 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2128621a6d6f4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c74d518daed54ec1941a7e2b9b11d1b2.psmdcp" Id="R5866f059a9954a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd212b6327f4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9995c0e1cf9846c5a16caa1267cb2966.psmdcp" Id="R4cff8168bf40478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>