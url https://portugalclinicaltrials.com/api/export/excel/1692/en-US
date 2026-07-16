--- v1 (2026-06-25)
+++ v2 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd212b6327f4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9995c0e1cf9846c5a16caa1267cb2966.psmdcp" Id="R4cff8168bf40478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee47be45e9d4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c7f7aecf1e745da94363cb1ac487e99.psmdcp" Id="R6bbbc12a408b49da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>