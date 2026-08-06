--- v2 (2026-07-16)
+++ v3 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee47be45e9d4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c7f7aecf1e745da94363cb1ac487e99.psmdcp" Id="R6bbbc12a408b49da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb90c079df164dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be71b3ced184790aaccae6aba4a26a3.psmdcp" Id="Rf277a1363fa54861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>