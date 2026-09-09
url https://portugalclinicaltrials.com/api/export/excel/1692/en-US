--- v3 (2026-08-06)
+++ v4 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb90c079df164dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be71b3ced184790aaccae6aba4a26a3.psmdcp" Id="Rf277a1363fa54861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27972d0dcf84e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbf0d032ecee4365b070c0c6afea28db.psmdcp" Id="R4372829c5c654976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>