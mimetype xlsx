--- v4 (2026-09-09)
+++ v5 (2026-10-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27972d0dcf84e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbf0d032ecee4365b070c0c6afea28db.psmdcp" Id="R4372829c5c654976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2163adc3bec843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16b2ebf5304d43a09eccdb00f73dabbc.psmdcp" Id="R47a1688c53474348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>