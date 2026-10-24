--- v5 (2026-10-04)
+++ v6 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2163adc3bec843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16b2ebf5304d43a09eccdb00f73dabbc.psmdcp" Id="R47a1688c53474348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532f4ba2cfe645c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3385544246d94e488defd1c6291cf4c8.psmdcp" Id="Rfa987169ad5d468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>