--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8ac7bf954e4cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12c9f0335e464be484cf6f2cd24ae8db.psmdcp" Id="R2163e453ab08491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ea5152c27f45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f93f940f7e4d426297fd287d02a61547.psmdcp" Id="Rc03dc3c2feee43da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>