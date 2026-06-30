--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ea5152c27f45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f93f940f7e4d426297fd287d02a61547.psmdcp" Id="Rc03dc3c2feee43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3255a71518ca4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/509ad7492c3f49ccb3b870e3420c4224.psmdcp" Id="R064f61b41f9e4e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>