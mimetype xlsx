--- v2 (2026-06-30)
+++ v3 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3255a71518ca4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/509ad7492c3f49ccb3b870e3420c4224.psmdcp" Id="R064f61b41f9e4e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf489a72bd4124b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13ef26ce47104517b7db02cb8bb086f5.psmdcp" Id="Rabf028395b004f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>