--- v3 (2026-06-30)
+++ v4 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf489a72bd4124b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13ef26ce47104517b7db02cb8bb086f5.psmdcp" Id="Rabf028395b004f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15022bacce914d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f67b0895d093428aaba1e307f05c1e81.psmdcp" Id="R6ebd5a179c42405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>