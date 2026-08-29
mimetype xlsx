--- v4 (2026-07-20)
+++ v5 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15022bacce914d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f67b0895d093428aaba1e307f05c1e81.psmdcp" Id="R6ebd5a179c42405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0783792782464d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a18b55de9b1472ca2f611fb2697c898.psmdcp" Id="R2424a480e326454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>