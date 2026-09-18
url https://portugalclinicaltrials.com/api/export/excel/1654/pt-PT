--- v5 (2026-08-29)
+++ v6 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0783792782464d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a18b55de9b1472ca2f611fb2697c898.psmdcp" Id="R2424a480e326454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74e585cdbed4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12a211497fb74d2aba61a822dfd0605b.psmdcp" Id="R0898a4721cb9492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>