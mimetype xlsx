--- v6 (2026-09-18)
+++ v7 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74e585cdbed4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12a211497fb74d2aba61a822dfd0605b.psmdcp" Id="R0898a4721cb9492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0343e19d15894e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84a5d225f3ec484ea3254b34c03c3199.psmdcp" Id="Rf72d94c9fdc14cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>