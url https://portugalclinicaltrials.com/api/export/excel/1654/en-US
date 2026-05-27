--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44503564e2ea44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88fa86e151344989b41d4ec9c42bcbdb.psmdcp" Id="R4ffa307bbf314f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167b7659e52e494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8015d565a8814bacaeee864fdc621c56.psmdcp" Id="R9ed97be86cba4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>