--- v1 (2026-05-27)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167b7659e52e494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8015d565a8814bacaeee864fdc621c56.psmdcp" Id="R9ed97be86cba4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f49360b1903490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68d4f787fd9e405bb9c99ffa59cb1f60.psmdcp" Id="R1bdb30bf2f394926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>