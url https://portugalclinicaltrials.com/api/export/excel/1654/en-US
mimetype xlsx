--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f49360b1903490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68d4f787fd9e405bb9c99ffa59cb1f60.psmdcp" Id="R1bdb30bf2f394926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4375d07cf4b4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7df5d932737d4f1ca1d05040a67e8ac9.psmdcp" Id="R006f8bacabff423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>