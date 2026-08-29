--- v3 (2026-07-21)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4375d07cf4b4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7df5d932737d4f1ca1d05040a67e8ac9.psmdcp" Id="R006f8bacabff423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76182ad2f4494c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/076757e8b1984d48bc8188a03b119265.psmdcp" Id="Re5c3a329ce2448d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>