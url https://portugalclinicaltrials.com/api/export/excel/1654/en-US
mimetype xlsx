--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76182ad2f4494c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/076757e8b1984d48bc8188a03b119265.psmdcp" Id="Re5c3a329ce2448d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe48e0158127442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea37ba3f84d64ab491a4d5c819ccc9e4.psmdcp" Id="R5d963424e6454b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>