--- v5 (2026-09-18)
+++ v6 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe48e0158127442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea37ba3f84d64ab491a4d5c819ccc9e4.psmdcp" Id="R5d963424e6454b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ab1076dc0540ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/664f347e3be7472dad3d8a2ca8a82c6b.psmdcp" Id="R4d27b8f3edaa4480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>