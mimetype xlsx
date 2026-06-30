--- v0 (2026-06-10)
+++ v1 (2026-06-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8105340560374dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/109af1d8f7354673a086ca9e2828e846.psmdcp" Id="Rf5b2f7cc7af345ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78cd022945f4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f947fc012684a6dad04728ecbaf495c.psmdcp" Id="R0bca61aad3c346ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>