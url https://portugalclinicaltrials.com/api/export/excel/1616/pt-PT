--- v1 (2026-06-30)
+++ v2 (2026-07-20)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78cd022945f4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f947fc012684a6dad04728ecbaf495c.psmdcp" Id="R0bca61aad3c346ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e52f43f5d184fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf10f57eb68e440784e7a440be10ebb8.psmdcp" Id="Rd11e0701bf0d4ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>