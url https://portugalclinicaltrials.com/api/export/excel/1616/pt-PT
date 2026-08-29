--- v2 (2026-07-20)
+++ v3 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e52f43f5d184fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf10f57eb68e440784e7a440be10ebb8.psmdcp" Id="Rd11e0701bf0d4ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb04b1ec0a8437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5076d99db88b4f28a0cc2ee717fbc33c.psmdcp" Id="R6ea5e334975d470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>