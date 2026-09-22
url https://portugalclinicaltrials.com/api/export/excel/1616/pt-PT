--- v3 (2026-08-29)
+++ v4 (2026-09-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb04b1ec0a8437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5076d99db88b4f28a0cc2ee717fbc33c.psmdcp" Id="R6ea5e334975d470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa67ba01d8e49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a962e8edbb064f9f9bab1a3adc050c9a.psmdcp" Id="R5c4a4de2265347ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>