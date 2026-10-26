--- v4 (2026-09-22)
+++ v5 (2026-10-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa67ba01d8e49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a962e8edbb064f9f9bab1a3adc050c9a.psmdcp" Id="R5c4a4de2265347ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f0f43e87fb43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3d0919bcc9948f59aabdbfe04a33ff2.psmdcp" Id="Rb0b577e8e36b4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>