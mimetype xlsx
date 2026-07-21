--- v0 (2026-05-20)
+++ v1 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc28209ef65f43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea608b1f455540afbd3f1632847a62b3.psmdcp" Id="Rfaab6e3f39ff40bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe43fde43084eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02bc86e0393f42fbaccbb36c601fa515.psmdcp" Id="R782b90201cb14397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>