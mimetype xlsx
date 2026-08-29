--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe43fde43084eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02bc86e0393f42fbaccbb36c601fa515.psmdcp" Id="R782b90201cb14397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949ac01466ab4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4ebb672cb6f4141841bdcb114c6c066.psmdcp" Id="R193a3d147477490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>