--- v2 (2026-08-29)
+++ v3 (2026-09-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949ac01466ab4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4ebb672cb6f4141841bdcb114c6c066.psmdcp" Id="R193a3d147477490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5866a6fff35b4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dac427986bf44fd9e137a51e9f0eef2.psmdcp" Id="R620547871052464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>