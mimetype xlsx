--- v3 (2026-09-22)
+++ v4 (2026-10-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5866a6fff35b4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dac427986bf44fd9e137a51e9f0eef2.psmdcp" Id="R620547871052464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90eec19ba854982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad045c5e1eb643e2a987c0928c1d97bb.psmdcp" Id="R20e9c906cbdb4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>