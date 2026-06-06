--- v0 (2026-06-06)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2142977a92324c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b678548e5d946ac953286df19432030.psmdcp" Id="R738a3a31f4d54891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d6088bf92c4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c4768e6feaa46c99cff07aaff664b29.psmdcp" Id="R7a4d911dc6ac43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>