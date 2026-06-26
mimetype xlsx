--- v1 (2026-06-06)
+++ v2 (2026-06-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d6088bf92c4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c4768e6feaa46c99cff07aaff664b29.psmdcp" Id="R7a4d911dc6ac43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1e94d8d43a47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6833cf7de40a473aae520362a2430cc3.psmdcp" Id="Rebc48334a3024d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>