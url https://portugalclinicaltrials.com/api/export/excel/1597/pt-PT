--- v2 (2026-06-26)
+++ v3 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1e94d8d43a47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6833cf7de40a473aae520362a2430cc3.psmdcp" Id="Rebc48334a3024d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9250f2f6cf740dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b5c398d17a843228608d9c9f8f5e46e.psmdcp" Id="R0deea93b68564736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>