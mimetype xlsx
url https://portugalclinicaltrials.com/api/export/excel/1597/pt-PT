--- v3 (2026-07-16)
+++ v4 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9250f2f6cf740dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b5c398d17a843228608d9c9f8f5e46e.psmdcp" Id="R0deea93b68564736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337fabd8d58f40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dd69d0f47b5470e95190d8c6fe62ef3.psmdcp" Id="Rfa516f32b3544cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>