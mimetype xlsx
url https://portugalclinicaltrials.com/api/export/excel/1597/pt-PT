--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337fabd8d58f40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dd69d0f47b5470e95190d8c6fe62ef3.psmdcp" Id="Rfa516f32b3544cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59541881987440b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c92bfb20d044a58975cafeb83a712ff.psmdcp" Id="R0445dec5d6354555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>