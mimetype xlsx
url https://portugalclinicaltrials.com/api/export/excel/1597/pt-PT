--- v5 (2026-08-25)
+++ v6 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59541881987440b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c92bfb20d044a58975cafeb83a712ff.psmdcp" Id="R0445dec5d6354555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5971a43e8d0440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac5cb42efd234157b7baa354affbfc2b.psmdcp" Id="R2445f279afe1467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>