--- v6 (2026-09-14)
+++ v7 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5971a43e8d0440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac5cb42efd234157b7baa354affbfc2b.psmdcp" Id="R2445f279afe1467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9beed76dce1d4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1f666c4eca343c680cf1c0ae2eeb6c7.psmdcp" Id="R038be2262cb24cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>