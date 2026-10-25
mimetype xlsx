--- v7 (2026-10-05)
+++ v8 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9beed76dce1d4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1f666c4eca343c680cf1c0ae2eeb6c7.psmdcp" Id="R038be2262cb24cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9387590bcfc84af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3d6fbbfde1c40108db0d485839b5eea.psmdcp" Id="Rcd5b891ca6664e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>