--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79720c96817c417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9591bd1fb054997a2aaadbc5b61ae6b.psmdcp" Id="Ra58d0f250c1841ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8ff1da3b5448d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ec4f115231a4798a64858f4a687c4c9.psmdcp" Id="R0f8c73b92dd04886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>