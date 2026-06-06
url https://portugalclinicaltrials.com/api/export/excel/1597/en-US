--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8ff1da3b5448d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ec4f115231a4798a64858f4a687c4c9.psmdcp" Id="R0f8c73b92dd04886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bf4947ade04fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55bede5090b043edabcb1734ce96ad31.psmdcp" Id="R7dafca21484c4a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>