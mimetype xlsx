--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bf4947ade04fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55bede5090b043edabcb1734ce96ad31.psmdcp" Id="R7dafca21484c4a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61183719ae794586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af9502e8f57e43f2a8e8a8ac1004780f.psmdcp" Id="Rde704d8266094a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>