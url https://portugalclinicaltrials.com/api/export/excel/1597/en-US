--- v3 (2026-06-26)
+++ v4 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61183719ae794586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af9502e8f57e43f2a8e8a8ac1004780f.psmdcp" Id="Rde704d8266094a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb3868e98444690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a761a863aedd4a9aa0ae61334089c8ec.psmdcp" Id="R0973cfdc245b41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>