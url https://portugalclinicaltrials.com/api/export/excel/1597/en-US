--- v4 (2026-07-16)
+++ v5 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb3868e98444690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a761a863aedd4a9aa0ae61334089c8ec.psmdcp" Id="R0973cfdc245b41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2705fbb16947ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3327ca5ae5b4b2fa40d4be7015b5a26.psmdcp" Id="R43cba6ebf4dc4e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>