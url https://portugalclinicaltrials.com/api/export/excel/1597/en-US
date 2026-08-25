--- v5 (2026-08-05)
+++ v6 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2705fbb16947ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3327ca5ae5b4b2fa40d4be7015b5a26.psmdcp" Id="R43cba6ebf4dc4e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d0176b9b9d4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6629039042fd423db99e6b0f85f63285.psmdcp" Id="R2b8af59c4e9b4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>