--- v6 (2026-08-25)
+++ v7 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d0176b9b9d4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6629039042fd423db99e6b0f85f63285.psmdcp" Id="R2b8af59c4e9b4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe56ad3931bc4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfaa4f8e869244f29511570bb6f1341d.psmdcp" Id="Rdcac8798ad064471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>