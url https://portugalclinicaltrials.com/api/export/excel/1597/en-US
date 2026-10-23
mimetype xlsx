--- v7 (2026-09-15)
+++ v8 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe56ad3931bc4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfaa4f8e869244f29511570bb6f1341d.psmdcp" Id="Rdcac8798ad064471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9943137ef924aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8c1bcb62bf64d41a4f8764fd4ce343d.psmdcp" Id="R3b1bb2def28b43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
     <x:sheet name="2022" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>