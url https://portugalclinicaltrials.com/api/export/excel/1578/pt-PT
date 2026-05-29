--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8859b43bd11b428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e98f45a30d8b44529b51d99961eee605.psmdcp" Id="Rbc4ce07311bc4c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997040204e2e44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/addb7c31064444a8b110b2859c5083c3.psmdcp" Id="Ra8c656639dcf42bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>