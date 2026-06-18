--- v1 (2026-05-29)
+++ v2 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997040204e2e44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/addb7c31064444a8b110b2859c5083c3.psmdcp" Id="Ra8c656639dcf42bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e9cb7554904357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bbfae918bbc41e5a2c41e167411e697.psmdcp" Id="Rde80c0dfe9084106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>