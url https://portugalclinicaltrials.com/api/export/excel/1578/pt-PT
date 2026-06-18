--- v2 (2026-06-18)
+++ v3 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e9cb7554904357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bbfae918bbc41e5a2c41e167411e697.psmdcp" Id="Rde80c0dfe9084106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6384f3db878243fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7643d8760ed24258a9dc2c4f06972ade.psmdcp" Id="Rc6412ef27bc54292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>