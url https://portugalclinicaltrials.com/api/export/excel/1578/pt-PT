--- v3 (2026-06-18)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6384f3db878243fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7643d8760ed24258a9dc2c4f06972ade.psmdcp" Id="Rc6412ef27bc54292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8d5375fbee4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/477e05f6a9ad4a538a52309a3f37257e.psmdcp" Id="R643a07e0df1747ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>