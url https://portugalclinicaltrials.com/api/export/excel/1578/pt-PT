--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8d5375fbee4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/477e05f6a9ad4a538a52309a3f37257e.psmdcp" Id="R643a07e0df1747ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6141473d82b54abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f11a0522364fd38bfa4237dfe2ee62.psmdcp" Id="R4755f2d9619e4720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>