--- v5 (2026-07-29)
+++ v6 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6141473d82b54abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f11a0522364fd38bfa4237dfe2ee62.psmdcp" Id="R4755f2d9619e4720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024b7f1c6ac941e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49696c0e2eb242cb93c7850765dd7780.psmdcp" Id="Rebb3421e5a104f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>