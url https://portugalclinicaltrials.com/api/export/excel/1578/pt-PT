--- v6 (2026-09-07)
+++ v7 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024b7f1c6ac941e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49696c0e2eb242cb93c7850765dd7780.psmdcp" Id="Rebb3421e5a104f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411169a607af4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84b9d50165f948cc81f20845f2f44a51.psmdcp" Id="Rc12fc8e6bbbe4388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>