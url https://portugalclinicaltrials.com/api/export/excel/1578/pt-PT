--- v7 (2026-10-15)
+++ v8 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411169a607af4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84b9d50165f948cc81f20845f2f44a51.psmdcp" Id="Rc12fc8e6bbbe4388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148485c4ef4c47ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f87273a55fe34f5ba952ebef1e8b75e7.psmdcp" Id="R3b689293e3994412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>