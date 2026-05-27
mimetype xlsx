--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b875b9d583f4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1cc926afc294058b99d4c95a5e1a91f.psmdcp" Id="Rdab34d66200a4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b01adb091b4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59db498802f64f3d9e670c51bfaa06d6.psmdcp" Id="R7c2a0ee669df40d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>