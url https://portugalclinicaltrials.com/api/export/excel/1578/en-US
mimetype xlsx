--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b01adb091b4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59db498802f64f3d9e670c51bfaa06d6.psmdcp" Id="R7c2a0ee669df40d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b44caf5cb5a4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc552502aa1e4d0187ed88680227a604.psmdcp" Id="Rbeda93a44ba74c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>