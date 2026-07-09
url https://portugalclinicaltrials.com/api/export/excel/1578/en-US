--- v2 (2026-06-17)
+++ v3 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b44caf5cb5a4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc552502aa1e4d0187ed88680227a604.psmdcp" Id="Rbeda93a44ba74c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c4902502a2461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde452959e424fd9a4c9cd29a79b6c6a.psmdcp" Id="R073786744b804d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>