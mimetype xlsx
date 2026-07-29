--- v3 (2026-07-09)
+++ v4 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c4902502a2461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde452959e424fd9a4c9cd29a79b6c6a.psmdcp" Id="R073786744b804d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb359c6b816aa4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e22dacf82f64c98b7e7f5e3b167b555.psmdcp" Id="R7cd1509529954f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>