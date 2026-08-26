--- v4 (2026-07-29)
+++ v5 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb359c6b816aa4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e22dacf82f64c98b7e7f5e3b167b555.psmdcp" Id="R7cd1509529954f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a05e8ae53449ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58be64fdc08646c5a27b0bc60bd621c7.psmdcp" Id="Rad5ee5de5c134ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>