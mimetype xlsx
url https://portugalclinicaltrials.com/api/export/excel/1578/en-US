--- v5 (2026-08-26)
+++ v6 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a05e8ae53449ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58be64fdc08646c5a27b0bc60bd621c7.psmdcp" Id="Rad5ee5de5c134ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3eaf2775d53463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a52fd209782b4130a4830a9fcf6d1fa4.psmdcp" Id="R5cbcf9195d5241d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>