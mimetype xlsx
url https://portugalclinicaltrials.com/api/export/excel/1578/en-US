--- v6 (2026-09-22)
+++ v7 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3eaf2775d53463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a52fd209782b4130a4830a9fcf6d1fa4.psmdcp" Id="R5cbcf9195d5241d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c82cf0e377448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da9e94f34b5442f987726806ef01b8c.psmdcp" Id="R23d1df5bfab54bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>