--- v7 (2026-10-15)
+++ v8 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c82cf0e377448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da9e94f34b5442f987726806ef01b8c.psmdcp" Id="R23d1df5bfab54bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a548357b8ee4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb6fe8f0cc36473693503ed963fc4c22.psmdcp" Id="Re4b0ed7b4fe842c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2019" sheetId="5" r:id="rId5"/>
     <x:sheet name="2018" sheetId="7" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>