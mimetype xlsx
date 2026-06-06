--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2abd2bb5254296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dee422381a04606b6dc70270611618e.psmdcp" Id="Rd84bf2bc2a5749c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e5feb3eb22452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d126d4782db43edb4977d9071c5da6a.psmdcp" Id="Rf8560f056f9a4a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>