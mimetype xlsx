--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e5feb3eb22452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d126d4782db43edb4977d9071c5da6a.psmdcp" Id="Rf8560f056f9a4a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53363682aef04bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/857067eb524c462aae90e8c92be1c73a.psmdcp" Id="R8f16b5b9ed9443c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>