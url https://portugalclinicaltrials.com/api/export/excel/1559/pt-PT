--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53363682aef04bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/857067eb524c462aae90e8c92be1c73a.psmdcp" Id="R8f16b5b9ed9443c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b41f6ac5a9746c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93de3a7ed95145c6a6c6cfa6b4540291.psmdcp" Id="R0343f77d20e54be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>