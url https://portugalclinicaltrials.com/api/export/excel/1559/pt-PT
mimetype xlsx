--- v3 (2026-06-26)
+++ v4 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b41f6ac5a9746c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93de3a7ed95145c6a6c6cfa6b4540291.psmdcp" Id="R0343f77d20e54be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d87ab800294211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44f184c77b97409aafaef770de1ced81.psmdcp" Id="R5e6ab57a241040e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>