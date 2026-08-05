--- v4 (2026-07-16)
+++ v5 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d87ab800294211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44f184c77b97409aafaef770de1ced81.psmdcp" Id="R5e6ab57a241040e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89dee422b79e496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57685e25b718427d83e46d16f1be8cbb.psmdcp" Id="R1f7e3b6e92444ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>