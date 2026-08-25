--- v5 (2026-08-05)
+++ v6 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89dee422b79e496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57685e25b718427d83e46d16f1be8cbb.psmdcp" Id="R1f7e3b6e92444ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d21165ae0a2405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05596ee43b3646bf8d1beface36d1280.psmdcp" Id="R93ae2aaf2a7d4f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>