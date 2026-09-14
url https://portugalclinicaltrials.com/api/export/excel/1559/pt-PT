--- v6 (2026-08-25)
+++ v7 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d21165ae0a2405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05596ee43b3646bf8d1beface36d1280.psmdcp" Id="R93ae2aaf2a7d4f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48951f39f723457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa6e5a42fe4d4d85972d028d26bb45ae.psmdcp" Id="Rad1b6d5afdec43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>