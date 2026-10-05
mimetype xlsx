--- v7 (2026-09-14)
+++ v8 (2026-10-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48951f39f723457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa6e5a42fe4d4d85972d028d26bb45ae.psmdcp" Id="Rad1b6d5afdec43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5426c1d2d5dd4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0e412a6ff7c440bac644c098f6bf834.psmdcp" Id="R7a555f64543a48b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>