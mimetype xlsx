--- v8 (2026-10-05)
+++ v9 (2026-10-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5426c1d2d5dd4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0e412a6ff7c440bac644c098f6bf834.psmdcp" Id="R7a555f64543a48b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba007f0683d41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31cc8c512d9045dbb0675e30a2ae1941.psmdcp" Id="R5a188f48039147a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>