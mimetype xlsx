--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e384f3a38c4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdde5021c0934149949f5c719f558bbf.psmdcp" Id="R3120c78aa3ff4d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72b7f6531b84605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fecaf0e91154d75a5e16a99642b26fc.psmdcp" Id="Rbc7f76ea263b415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>