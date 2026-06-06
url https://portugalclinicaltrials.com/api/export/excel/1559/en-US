--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72b7f6531b84605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fecaf0e91154d75a5e16a99642b26fc.psmdcp" Id="Rbc7f76ea263b415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14cf208eb0e4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d6fbd20fe864822936d42f657f4c475.psmdcp" Id="Rb52c5d673e044311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>