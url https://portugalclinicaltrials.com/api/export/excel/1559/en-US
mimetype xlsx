--- v2 (2026-06-06)
+++ v3 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14cf208eb0e4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d6fbd20fe864822936d42f657f4c475.psmdcp" Id="Rb52c5d673e044311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R459c40f6deb54613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9a110e69c9045c9be168f4cd7066df4.psmdcp" Id="R1c4aeb5e27f24820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>