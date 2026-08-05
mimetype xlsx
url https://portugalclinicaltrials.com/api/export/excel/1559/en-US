--- v3 (2026-07-16)
+++ v4 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R459c40f6deb54613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9a110e69c9045c9be168f4cd7066df4.psmdcp" Id="R1c4aeb5e27f24820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c73f17cf6874e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4dec91d03a348008faf1edc257d7310.psmdcp" Id="Rb7f0b982df60490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>