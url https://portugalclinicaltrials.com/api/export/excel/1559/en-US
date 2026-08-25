--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c73f17cf6874e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4dec91d03a348008faf1edc257d7310.psmdcp" Id="Rb7f0b982df60490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37fc0de4a96456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fef3292691db41539701cf3001c25764.psmdcp" Id="R0e86728a067d4015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>