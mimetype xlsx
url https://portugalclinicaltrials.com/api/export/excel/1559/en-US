--- v5 (2026-08-25)
+++ v6 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37fc0de4a96456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fef3292691db41539701cf3001c25764.psmdcp" Id="R0e86728a067d4015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6033b49f994143fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fca0437794c9412a9348157a114f94d8.psmdcp" Id="R91f5014958cc4df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>