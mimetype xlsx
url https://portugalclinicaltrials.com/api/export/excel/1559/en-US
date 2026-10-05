--- v6 (2026-09-14)
+++ v7 (2026-10-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6033b49f994143fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fca0437794c9412a9348157a114f94d8.psmdcp" Id="R91f5014958cc4df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179464d8f6d0445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79f8656faedf4063bfde97fb6c4f2e3d.psmdcp" Id="Ree34a7fc79834985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>