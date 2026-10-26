--- v7 (2026-10-05)
+++ v8 (2026-10-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179464d8f6d0445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79f8656faedf4063bfde97fb6c4f2e3d.psmdcp" Id="Ree34a7fc79834985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657ef3615e0c492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4759631fd99545b8b61e3085f2fa488c.psmdcp" Id="Rcdc1e2160b7445b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>