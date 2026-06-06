--- v0 (2026-05-16)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b774d11e8e42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4d8edbc233d4cfd908ec4075aa35304.psmdcp" Id="R90eda7c24c344fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5140601587e4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/338b72b23f7e416fa7ad00128d3f8191.psmdcp" Id="R398903740a5a4677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>