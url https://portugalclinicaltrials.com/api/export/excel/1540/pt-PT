--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5140601587e4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/338b72b23f7e416fa7ad00128d3f8191.psmdcp" Id="R398903740a5a4677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf31b1f4971e41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235f316d00d64d6ba27e44ad37f5322f.psmdcp" Id="Rbce16b32e44a4543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>