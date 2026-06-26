--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf31b1f4971e41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235f316d00d64d6ba27e44ad37f5322f.psmdcp" Id="Rbce16b32e44a4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3d699e138e486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea75dd66c0bd49b3958fd394996d3b0a.psmdcp" Id="R916ff1b5f72d406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>