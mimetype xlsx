--- v3 (2026-06-26)
+++ v4 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3d699e138e486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea75dd66c0bd49b3958fd394996d3b0a.psmdcp" Id="R916ff1b5f72d406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a44c869904e4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c73a74b571b464a815b1c2c1c12f435.psmdcp" Id="R340d4d4405a64f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>