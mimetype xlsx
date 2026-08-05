--- v4 (2026-07-16)
+++ v5 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a44c869904e4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c73a74b571b464a815b1c2c1c12f435.psmdcp" Id="R340d4d4405a64f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c84811347f4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/812cb607da19484d93fa43bae5b6c55a.psmdcp" Id="Rba9fd362daa04d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>