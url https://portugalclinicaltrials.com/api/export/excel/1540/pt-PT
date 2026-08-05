--- v5 (2026-08-05)
+++ v6 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c84811347f4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/812cb607da19484d93fa43bae5b6c55a.psmdcp" Id="Rba9fd362daa04d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321e596b69274a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f2e4ac7a37e45a2a13b30b109fa1937.psmdcp" Id="Re772fb92dccb43a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>