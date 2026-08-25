--- v6 (2026-08-05)
+++ v7 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321e596b69274a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f2e4ac7a37e45a2a13b30b109fa1937.psmdcp" Id="Re772fb92dccb43a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f9b78c88564484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51827f3264974e4fa15e3bbbe8707cb3.psmdcp" Id="R8dfaf643af7a40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>