--- v7 (2026-08-25)
+++ v8 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f9b78c88564484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51827f3264974e4fa15e3bbbe8707cb3.psmdcp" Id="R8dfaf643af7a40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505225b3c8824fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0571ee5e2544ccd8adbe83a70cb6e46.psmdcp" Id="R0beb9a417a724e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>