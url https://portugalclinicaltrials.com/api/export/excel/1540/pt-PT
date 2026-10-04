--- v8 (2026-09-14)
+++ v9 (2026-10-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505225b3c8824fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0571ee5e2544ccd8adbe83a70cb6e46.psmdcp" Id="R0beb9a417a724e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb8288a20df4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/640dda3c28ef41ec86030bfe6ae5276e.psmdcp" Id="R58c541bf663f463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>