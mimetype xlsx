--- v9 (2026-10-04)
+++ v10 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb8288a20df4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/640dda3c28ef41ec86030bfe6ae5276e.psmdcp" Id="R58c541bf663f463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcedb0e0ed84eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7209c0759e243dbaa2985401eb6777b.psmdcp" Id="R7d1607e6aba84e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>
   <x:si>