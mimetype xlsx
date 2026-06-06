--- v0 (2026-05-16)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e8cd59788c4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a97cb1127804e3991a597b0044878a4.psmdcp" Id="Rc21f53fc4a014ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecf43305c134c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13bd451cdd554178ae46a907cc832397.psmdcp" Id="R0482c6de24a44e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>