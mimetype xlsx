--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecf43305c134c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13bd451cdd554178ae46a907cc832397.psmdcp" Id="R0482c6de24a44e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c0bd7c002f493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2de14e92f9946e88af9c8c49d162773.psmdcp" Id="R390bd6bf979a4f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>