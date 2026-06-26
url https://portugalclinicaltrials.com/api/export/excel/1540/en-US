--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c0bd7c002f493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2de14e92f9946e88af9c8c49d162773.psmdcp" Id="R390bd6bf979a4f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc858b90ae7a4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d770e2f8029b493e80c78e55e5718c28.psmdcp" Id="R3e5016594104441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>