--- v3 (2026-06-26)
+++ v4 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc858b90ae7a4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d770e2f8029b493e80c78e55e5718c28.psmdcp" Id="R3e5016594104441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re936ebe845644fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da7dfe0e8b44e579be2a6e0b8afb99e.psmdcp" Id="R6452188c039a492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>