--- v4 (2026-07-16)
+++ v5 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re936ebe845644fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da7dfe0e8b44e579be2a6e0b8afb99e.psmdcp" Id="R6452188c039a492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106429cbaa374b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f169b220da94b56ba4c545b6c0edf0c.psmdcp" Id="R0d4534fe85574e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>