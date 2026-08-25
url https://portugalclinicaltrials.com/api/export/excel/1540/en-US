--- v5 (2026-08-05)
+++ v6 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106429cbaa374b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f169b220da94b56ba4c545b6c0edf0c.psmdcp" Id="R0d4534fe85574e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecbfb34582b401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f8bb51461204d0d85a3d0d2280302f8.psmdcp" Id="R0edac5c8f3094199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>