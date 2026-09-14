--- v6 (2026-08-25)
+++ v7 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecbfb34582b401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f8bb51461204d0d85a3d0d2280302f8.psmdcp" Id="R0edac5c8f3094199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654c7cb2635f468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94552b18e67749a0a9aa083ff3e89dfd.psmdcp" Id="R3ea12e476e774445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>