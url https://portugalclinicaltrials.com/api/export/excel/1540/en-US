--- v7 (2026-09-14)
+++ v8 (2026-10-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654c7cb2635f468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94552b18e67749a0a9aa083ff3e89dfd.psmdcp" Id="R3ea12e476e774445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8c43c369394a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97f59dc0ca64e1992711783f01f3b3c.psmdcp" Id="R31dbf603ccda43f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>