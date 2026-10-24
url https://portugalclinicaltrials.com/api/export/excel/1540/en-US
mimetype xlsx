--- v8 (2026-10-04)
+++ v9 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8c43c369394a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97f59dc0ca64e1992711783f01f3b3c.psmdcp" Id="R31dbf603ccda43f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73ff1cf386d4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3af335c9316e400ca2adc52654741c7b.psmdcp" Id="R3a2931010fa84e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>
   <x:si>