--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250d24523c3845ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6096b1fabd964e3199eab4f8b2f374f1.psmdcp" Id="Rbbd2ba7942ca4fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98cfa73b8e3a411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/510a192e25be402392492dfec083d2e5.psmdcp" Id="R36751109edf24de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>