--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98cfa73b8e3a411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/510a192e25be402392492dfec083d2e5.psmdcp" Id="R36751109edf24de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab2449697574421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/618bde902e2b4663ba96c0124acc1864.psmdcp" Id="Rf2f50d5b36bf47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>