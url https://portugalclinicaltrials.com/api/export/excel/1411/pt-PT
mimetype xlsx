--- v2 (2026-06-26)
+++ v3 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab2449697574421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/618bde902e2b4663ba96c0124acc1864.psmdcp" Id="Rf2f50d5b36bf47e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f64362a968c4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c221e3bc59a43e48aec021d2c08893f.psmdcp" Id="Rf07eb6ac6dcd4260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>