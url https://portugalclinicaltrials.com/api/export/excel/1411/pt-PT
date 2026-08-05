--- v3 (2026-07-16)
+++ v4 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f64362a968c4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c221e3bc59a43e48aec021d2c08893f.psmdcp" Id="Rf07eb6ac6dcd4260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a55a2cfc2f4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc7204a566bf4463acb1d300cbedfcf0.psmdcp" Id="R2682ac1c05814986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>