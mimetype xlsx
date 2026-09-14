--- v4 (2026-08-05)
+++ v5 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a55a2cfc2f4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc7204a566bf4463acb1d300cbedfcf0.psmdcp" Id="R2682ac1c05814986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf996513a4bf54310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e8c5a8626d64877a882cdfe9af5eb37.psmdcp" Id="Rea91b371c4c444e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>