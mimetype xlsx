--- v5 (2026-09-14)
+++ v6 (2026-10-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf996513a4bf54310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e8c5a8626d64877a882cdfe9af5eb37.psmdcp" Id="Rea91b371c4c444e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50d7b644ebf4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d569533aae8f41c29e5d92f1918bfd5f.psmdcp" Id="Rbba173ec075b436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>