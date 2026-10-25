--- v6 (2026-10-04)
+++ v7 (2026-10-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50d7b644ebf4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d569533aae8f41c29e5d92f1918bfd5f.psmdcp" Id="Rbba173ec075b436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22306fc798fb47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af4fbe3d93d242a4a113690da4db9777.psmdcp" Id="R6cc50c4033554dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>