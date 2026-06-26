--- v0 (2026-06-05)
+++ v1 (2026-06-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e50f5b03ec481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b87e2921d9647b5b55f8eab0f3af204.psmdcp" Id="Rade1a60af65343e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4358b3d11f94453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e49ffb3924747f390576db753fd5cc0.psmdcp" Id="Rd8e8f361264f4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>