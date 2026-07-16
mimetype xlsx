--- v1 (2026-06-26)
+++ v2 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4358b3d11f94453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e49ffb3924747f390576db753fd5cc0.psmdcp" Id="Rd8e8f361264f4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacc9fb570624022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b06423f2f854913ae8e48af2ac1febf.psmdcp" Id="Rf7e9e5dc68bf4ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>