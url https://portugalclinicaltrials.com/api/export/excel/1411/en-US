--- v2 (2026-07-16)
+++ v3 (2026-08-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacc9fb570624022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b06423f2f854913ae8e48af2ac1febf.psmdcp" Id="Rf7e9e5dc68bf4ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c6194df02e4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c3146dae9e84cc19493c9bc53417606.psmdcp" Id="Rafa0a0d462ed42ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>