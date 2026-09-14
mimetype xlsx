--- v3 (2026-08-05)
+++ v4 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c6194df02e4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c3146dae9e84cc19493c9bc53417606.psmdcp" Id="Rafa0a0d462ed42ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re407547e82884fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12193271b3da4087ad5ad37f5f21e092.psmdcp" Id="R4b706b9c58514028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>