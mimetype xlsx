--- v4 (2026-09-14)
+++ v5 (2026-10-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re407547e82884fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12193271b3da4087ad5ad37f5f21e092.psmdcp" Id="R4b706b9c58514028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd279593a58084f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d7bfd0e56c044a5a5e06f8c194afc2c.psmdcp" Id="R6cbf469d7e444875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2020" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>