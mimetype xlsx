--- v0 (2026-05-21)
+++ v1 (2026-06-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3d24157ba24790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40ecad25b9af40e8ae1f22ca2eee06a1.psmdcp" Id="Re6ea1e8165094a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd852ac2bd7da494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e254fff5e3b49088c8e6342b7218e76.psmdcp" Id="Ra0565e57720d40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>