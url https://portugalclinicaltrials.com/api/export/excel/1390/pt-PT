--- v1 (2026-06-11)
+++ v2 (2026-07-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd852ac2bd7da494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e254fff5e3b49088c8e6342b7218e76.psmdcp" Id="Ra0565e57720d40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39989d3d6b7455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5a6d846b1a241df828afef0c32bcdcb.psmdcp" Id="R70648025beea43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>