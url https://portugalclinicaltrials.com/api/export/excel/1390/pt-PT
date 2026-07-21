--- v2 (2026-07-01)
+++ v3 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39989d3d6b7455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5a6d846b1a241df828afef0c32bcdcb.psmdcp" Id="R70648025beea43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef4ca33806d4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11dbc57b82734e32ba1c3854a92cefe8.psmdcp" Id="Rdc603d9870a04736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>