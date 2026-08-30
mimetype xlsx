--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef4ca33806d4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11dbc57b82734e32ba1c3854a92cefe8.psmdcp" Id="Rdc603d9870a04736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6e507f8bfb4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9481e1a7238446139a50a3beccb42d0c.psmdcp" Id="R3ce5fc29a1354df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>