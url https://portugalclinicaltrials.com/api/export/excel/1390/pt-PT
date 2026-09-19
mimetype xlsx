--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6e507f8bfb4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9481e1a7238446139a50a3beccb42d0c.psmdcp" Id="R3ce5fc29a1354df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a7d85d00b2439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/185ff45687f84885ae45c07716cabeff.psmdcp" Id="Re445b2c244f2444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>