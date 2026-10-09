--- v5 (2026-09-19)
+++ v6 (2026-10-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a7d85d00b2439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/185ff45687f84885ae45c07716cabeff.psmdcp" Id="Re445b2c244f2444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c80dd9915047bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e7fea782ffe433895a3b8bfa0fed22f.psmdcp" Id="R6801f3f33b234314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Indicadores Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>Nº Estudos Clínicos ativos por tipo de estudo</x:t>
   </x:si>