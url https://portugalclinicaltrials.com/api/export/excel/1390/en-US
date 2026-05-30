--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7ca529e7c34765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99fd9cfb814b44549737d412ff3ccde6.psmdcp" Id="R47bff1e42e0849bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72830751571e4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e532e67d886c4071b70ae7f4049c9bd1.psmdcp" Id="R3be3d593194e4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>