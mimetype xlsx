--- v1 (2026-05-30)
+++ v2 (2026-07-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72830751571e4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e532e67d886c4071b70ae7f4049c9bd1.psmdcp" Id="R3be3d593194e4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61a259f7ea446c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaa86807eac347ac9d6ebce164aeffbf.psmdcp" Id="Ra5732f9c374c4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>