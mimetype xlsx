--- v2 (2026-07-01)
+++ v3 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61a259f7ea446c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaa86807eac347ac9d6ebce164aeffbf.psmdcp" Id="Ra5732f9c374c4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b9b8288752494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b449fa7f75f4397b1e24124f236fcb7.psmdcp" Id="R71b73cda94154a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>