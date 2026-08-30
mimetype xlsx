--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b9b8288752494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b449fa7f75f4397b1e24124f236fcb7.psmdcp" Id="R71b73cda94154a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2c5bace2324875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cbe89cc51104732be0200a4e26ad4d3.psmdcp" Id="R616c707ec86f4a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>