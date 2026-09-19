--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2c5bace2324875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cbe89cc51104732be0200a4e26ad4d3.psmdcp" Id="R616c707ec86f4a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1996586ebdc4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4476d74c0c3940f792a9e28e5b3013b4.psmdcp" Id="R7248631a79cd41c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>