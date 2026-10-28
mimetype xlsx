--- v5 (2026-09-19)
+++ v6 (2026-10-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1996586ebdc4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4476d74c0c3940f792a9e28e5b3013b4.psmdcp" Id="R7248631a79cd41c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb2ec204e1b4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f46a71b9d6a4fb28c3e3dcb2fe97a70.psmdcp" Id="Rfc2b054434cb4973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2021" sheetId="2" r:id="rId2"/>
     <x:sheet name="2020" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <x:si>
     <x:t>General Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>No. of active clinical studies by study type</x:t>
   </x:si>