--- v0 (2026-06-05)
+++ v1 (2026-06-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c53741ef10540f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b75f2bcdf44545d49c95f0a006b1a786.psmdcp" Id="Ra34881fa38b94b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1c9ff782304aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae9507423e094ba68e320d88b4e1f59f.psmdcp" Id="R3e214125a3b246c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Indicadores Gerais</x:t>