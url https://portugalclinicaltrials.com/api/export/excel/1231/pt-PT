--- v1 (2026-06-26)
+++ v2 (2026-07-16)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1c9ff782304aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae9507423e094ba68e320d88b4e1f59f.psmdcp" Id="R3e214125a3b246c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d604e1404654c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7afb39d1a00b4369a363e2657fd8b0af.psmdcp" Id="Rf3df70000e584884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Indicadores Gerais</x:t>