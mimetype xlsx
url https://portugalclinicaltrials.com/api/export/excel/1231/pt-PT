--- v2 (2026-07-16)
+++ v3 (2026-08-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d604e1404654c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7afb39d1a00b4369a363e2657fd8b0af.psmdcp" Id="Rf3df70000e584884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90facac4cec4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1201ed279bb04a70aeecc4d4f7ce9581.psmdcp" Id="Rbb1287fc853f41e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Indicadores Gerais</x:t>