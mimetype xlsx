--- v3 (2026-08-05)
+++ v4 (2026-08-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90facac4cec4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1201ed279bb04a70aeecc4d4f7ce9581.psmdcp" Id="Rbb1287fc853f41e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54308e29a4544521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b51322b3952a44879d940af5447434af.psmdcp" Id="R1cb4313e14104990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Indicadores Gerais</x:t>