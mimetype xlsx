--- v4 (2026-08-25)
+++ v5 (2026-09-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54308e29a4544521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b51322b3952a44879d940af5447434af.psmdcp" Id="R1cb4313e14104990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2a5f930027437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d2e7e0806f04f1b8f8b14b5829e4a9b.psmdcp" Id="Rd0f1eb87c18c4a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Indicadores Gerais</x:t>