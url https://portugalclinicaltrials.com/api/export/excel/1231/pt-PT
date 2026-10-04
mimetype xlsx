--- v5 (2026-09-14)
+++ v6 (2026-10-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2a5f930027437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d2e7e0806f04f1b8f8b14b5829e4a9b.psmdcp" Id="Rd0f1eb87c18c4a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16716f5052ec4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ba498a9860d46a097440d1dc89421af.psmdcp" Id="Rc238b65b31f24a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Indicadores Gerais</x:t>