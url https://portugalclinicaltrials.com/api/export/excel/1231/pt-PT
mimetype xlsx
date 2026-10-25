--- v6 (2026-10-04)
+++ v7 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16716f5052ec4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ba498a9860d46a097440d1dc89421af.psmdcp" Id="Rc238b65b31f24a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b4febe375d4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/011ae4861d464478bb4016aadb74d5ae.psmdcp" Id="R74198818e5884e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Indicadores Gerais</x:t>