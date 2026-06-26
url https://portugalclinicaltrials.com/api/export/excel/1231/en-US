--- v0 (2026-06-05)
+++ v1 (2026-06-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25622ecb34324fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dccac774a4e0447385d4028dccf8ffb7.psmdcp" Id="R7270b2bc5b7a4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e5b78a57024923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bfe75f337f543f0b29b49db384808b3.psmdcp" Id="Rb6f5427f56244dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <x:si>
     <x:t>General Indicators</x:t>