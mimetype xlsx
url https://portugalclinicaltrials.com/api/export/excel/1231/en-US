--- v1 (2026-06-26)
+++ v2 (2026-07-16)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e5b78a57024923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bfe75f337f543f0b29b49db384808b3.psmdcp" Id="Rb6f5427f56244dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e32a9c889a465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11036b1ee3ec4cdc8951105d114ac931.psmdcp" Id="Rc706eef6282d4ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <x:si>
     <x:t>General Indicators</x:t>