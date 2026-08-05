--- v2 (2026-07-16)
+++ v3 (2026-08-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e32a9c889a465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11036b1ee3ec4cdc8951105d114ac931.psmdcp" Id="Rc706eef6282d4ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b565a01d184068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb47b9a082f94a039c0a401d78a95a99.psmdcp" Id="R83e006a826e7432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <x:si>
     <x:t>General Indicators</x:t>