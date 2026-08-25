--- v3 (2026-08-05)
+++ v4 (2026-08-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b565a01d184068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb47b9a082f94a039c0a401d78a95a99.psmdcp" Id="R83e006a826e7432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra929fb3c5f97405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bbca221ac494f2f9523a588a75147ce.psmdcp" Id="R45b7003f2d624423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <x:si>
     <x:t>General Indicators</x:t>