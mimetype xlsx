--- v4 (2026-08-25)
+++ v5 (2026-09-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra929fb3c5f97405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bbca221ac494f2f9523a588a75147ce.psmdcp" Id="R45b7003f2d624423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b137865b2b644c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bea644be6a945c593309a034fc2b095.psmdcp" Id="R052831e9011e4da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <x:si>
     <x:t>General Indicators</x:t>