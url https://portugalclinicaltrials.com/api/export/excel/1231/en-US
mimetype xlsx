--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b137865b2b644c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bea644be6a945c593309a034fc2b095.psmdcp" Id="R052831e9011e4da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34141707cbfc4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bde79e6d4c444c2bb99a42fbc0d8b1e.psmdcp" Id="R5bdd82f1d76d4f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <x:si>
     <x:t>General Indicators</x:t>