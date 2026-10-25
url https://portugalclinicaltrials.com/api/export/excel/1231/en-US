--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34141707cbfc4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bde79e6d4c444c2bb99a42fbc0d8b1e.psmdcp" Id="R5bdd82f1d76d4f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b6c4906b4d4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbc0e980a6cd457c8bbfd63f3750915b.psmdcp" Id="R7816d37ec5024453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="2023" sheetId="2" r:id="rId2"/>
     <x:sheet name="2022" sheetId="5" r:id="rId5"/>
     <x:sheet name="2021" sheetId="7" r:id="rId7"/>
     <x:sheet name="2020" sheetId="8" r:id="rId8"/>
     <x:sheet name="2019" sheetId="9" r:id="rId9"/>
     <x:sheet name="2018" sheetId="10" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <x:si>
     <x:t>General Indicators</x:t>